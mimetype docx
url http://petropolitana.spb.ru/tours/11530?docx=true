--- v0 (2026-03-07)
+++ v1 (2026-05-25)
@@ -439,278 +439,278 @@
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Медицинская страховка (в день)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Авиаперелет СПб-Стамбул-СПб от</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">39 536руб.</w:t>
+              <w:t xml:space="preserve">35 535руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Дополнительные групповые экскурсии</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 311руб.</w:t>
+              <w:t xml:space="preserve">7 477руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Исторический центр без посещения Топкапы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 571руб.</w:t>
+              <w:t xml:space="preserve">4 112руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Старый Стамбул</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8 311руб.</w:t>
+              <w:t xml:space="preserve">7 477руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Сердце Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7 480руб.</w:t>
+              <w:t xml:space="preserve">6 729руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Константинополь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">9 142руб.</w:t>
+              <w:t xml:space="preserve">8 225руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ялова Термаль</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 571руб.</w:t>
+              <w:t xml:space="preserve">4 112руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Принцевы острова</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 571руб.</w:t>
+              <w:t xml:space="preserve">4 112руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4 571руб.</w:t>
+              <w:t xml:space="preserve">4 112руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Ночной круиз по Босфору безлимитными алкогольными напитками (вино, пиво, ракы, водка и местные напитки).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6 649руб.</w:t>
+              <w:t xml:space="preserve">5 982руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Огни Стамбула</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5 818руб.</w:t>
+              <w:t xml:space="preserve">5 234руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Примечания</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Очередность проведения экскурсий может быть изменена с сохранением полного объема</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Цены рассчитаны на 5 февраля 2026 года</w:t>
+        <w:t xml:space="preserve">Цены рассчитаны на 11 мая 2026 года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Заезд возможен 08.03.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
+        <w:t xml:space="preserve">Заезд возможен 26.05.2026. Обратите внимание, что в разные даты заезда цена тура может отличаться.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="single"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стамбул 4/3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Цена указана на 1 человека за пакет услуг с продолжительностью проживания в выбранном отеле 4 дня/3 ночи</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -739,3986 +739,2276 @@
           <w:p>
             <w:r>
               <w:t xml:space="preserve">SNGL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">TRPL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">CHLD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 07.03-14.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">34908руб.</w:t>
+              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25221руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">45242руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3761руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">6750руб.</w:t>
+              <w:t xml:space="preserve">5634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">10660руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Premist hotel Sultanahmet, 4*, Стамбул, Economy, Только завтраки, 07.03-15.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 25.05-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26868руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">48882руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3375руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6154руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11787руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 25.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28514руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">51829руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4725руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6760руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12827руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Black Tulip, 4*, Стамбул, Economy, Только завтраки, 07.03-19.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 25.05-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">19241руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29728руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3857руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3727руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5547руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 07.03-31.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">25361руб.</w:t>
+              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15601руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24441руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2218руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">3664руб.</w:t>
+              <w:t xml:space="preserve">2513руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">3813руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Hali, 3*, Стамбул, Standard, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16294руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28081руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3375руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">2687руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5027руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 07.03-18.03</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">46286руб.</w:t>
+              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17594руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28774руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">5689руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">10511руб.</w:t>
+              <w:t xml:space="preserve">3120руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5200руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 07.03-13.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Aruna Hotel Istanbul, 3*, Стамбул, Economic, Только завтраки, 25.05-25.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18287руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">31375руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4725руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">3380руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6067руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">18287руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">29381руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1832руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">3380руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5460руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 07.03-19.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 25.05-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21841руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">39955руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">1929руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4594руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8927руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Megaron, 3*, Стамбул, Economy, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 25.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27821руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50529руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21841руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2314руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12394руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4594руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 25.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36401руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64049руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28774руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2314руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6847руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 25.05-31.05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25828руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46542руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3375руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">5894руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11094руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">23488руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">41948руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">20541руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3761руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">5114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4160руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Almina Hotel, 4*, Стамбул, Economy, Только завтраки, 07.03-31.10</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">50336руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">24181руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">43248руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6268руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">11861руб.</w:t>
+              <w:t xml:space="preserve">5287руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">9967руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 07.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 01.06-15.07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28514руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52175руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">8197руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6760руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12914руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 07.03-20.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.06-31.08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">34755руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">60409руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25221руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2989руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">8754руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">15601руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5634руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Golden Horn Sirkeci, 4*, Стамбул, Standard, Только завтраки, 14.03-14.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 16.07-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28514руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">52175руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6847руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">6760руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12914руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 15.03-18.05</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">51783руб.</w:t>
+              <w:t xml:space="preserve">Avicenna, 4*, Стамбул, Standard, Только завтраки, 01.09-15.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25828руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">46542руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">6557руб.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">12343руб.</w:t>
+              <w:t xml:space="preserve">5894руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">11094руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">OR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Lady Diana, 3*, Стамбул, Economy, Только завтраки, 19.03-31.05</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 01.09-14.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">27821руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">50529руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21841руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">7522руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">6500руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">12394руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4594руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 20.03-31.03</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Sultania Hotel, 4*, Стамбул, Deluxe room, Только завтраки, 01.09-31.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">36401руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">64049руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28774руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2507руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">9360руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16814руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">6847руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 21.03-15.11</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">9257руб.</w:t>
+              <w:t xml:space="preserve">Grand Bagoz Hotel, 3*, Стамбул, Standard, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16641руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">25741руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">4146руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">2860руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4247руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Sun Comfort Hotel, 3*, Стамбул, SPO, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Beyazit Palace Hotel, 3*, Стамбул, Economy, Только завтраки, 01.11-27.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">16901руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">28428руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2796руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">2947руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">5114руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Grand Liza, 3*, Стамбул, Standard, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Great Fortune Design Hotel, 4*, Стамбул, Standard, Только завтраки, 15.11-24.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">21581руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">38308руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">22534руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">2989руб.</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">4420руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4767руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="000001E0"/>
         <w:tblOverlap w:val="never"/>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">Santa Sophia, 3*, Стамбул, Economy, Только завтраки, 01.04-31.10</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve">OR</w:t>
+              <w:t xml:space="preserve">Grand Emir, 3*, Стамбул, Standard, Только завтраки, 16.11-28.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">17247руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">26088руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">8320руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:p>
             <w:r>
               <w:t xml:space="preserve">Доп. ночь</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:r>
-              <w:t xml:space="preserve">3471руб.</w:t>
-[...1730 lines deleted...]
-              <w:t xml:space="preserve">96руб.</w:t>
+              <w:t xml:space="preserve">3033руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">4334руб.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">OR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:p>
+            <w:r>
+              <w:t xml:space="preserve">87руб.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr w:rsidR="12240" w:rsidRPr="12240" w:rsidSect="12240">
       <w:footerReference w:type="default" r:id="rId1"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>